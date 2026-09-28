--- v0 (2026-07-30)
+++ v1 (2026-09-28)
@@ -410,77 +410,95 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>id</v>
       </c>
       <c r="B1" t="str">
         <v>departureTime</v>
       </c>
       <c r="C1" t="str">
         <v>routeNumber</v>
       </c>
       <c r="D1" t="str">
         <v>destination</v>
       </c>
       <c r="E1" t="str">
         <v>gate</v>
       </c>
       <c r="F1" t="str">
         <v>terminal</v>
       </c>
       <c r="G1" t="str">
         <v>status</v>
       </c>
+      <c r="H1" t="str">
+        <v>date</v>
+      </c>
+      <c r="I1" t="str">
+        <v>delayMinutes</v>
+      </c>
+      <c r="J1" t="str">
+        <v>effectiveStatus</v>
+      </c>
+      <c r="K1" t="str">
+        <v>delayedTime</v>
+      </c>
+      <c r="L1" t="str">
+        <v>traccarDeviceId</v>
+      </c>
+      <c r="M1" t="str">
+        <v>isDelayed</v>
+      </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="str">
         <v>08:30</v>
       </c>
       <c r="C2" t="str">
         <v>101</v>
       </c>
       <c r="D2" t="str">
         <v>Central Station</v>
       </c>
       <c r="E2" t="str">
         <v>1</v>
       </c>
       <c r="F2" t="str">
         <v>1</v>
       </c>
       <c r="G2" t="str">
         <v>On Time</v>
       </c>
     </row>
     <row r="3">
@@ -507,53 +525,1144 @@
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="str">
         <v>10:00</v>
       </c>
       <c r="C4" t="str">
         <v>302</v>
       </c>
       <c r="D4" t="str">
         <v>City Center</v>
       </c>
       <c r="E4" t="str">
         <v>1</v>
       </c>
       <c r="F4" t="str">
         <v>1</v>
       </c>
       <c r="G4" t="str">
         <v>On Time</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="str">
+        <v>15:18</v>
+      </c>
+      <c r="C5" t="str">
+        <v>900</v>
+      </c>
+      <c r="D5" t="str">
+        <v>Test Central</v>
+      </c>
+      <c r="E5" t="str">
+        <v>1</v>
+      </c>
+      <c r="F5" t="str">
+        <v>1</v>
+      </c>
+      <c r="G5" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H5" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I5">
+        <v>0</v>
+      </c>
+      <c r="J5" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L5" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="str">
+        <v>15:24</v>
+      </c>
+      <c r="C6" t="str">
+        <v>901</v>
+      </c>
+      <c r="D6" t="str">
+        <v>Test North</v>
+      </c>
+      <c r="E6" t="str">
+        <v>1</v>
+      </c>
+      <c r="F6" t="str">
+        <v>1</v>
+      </c>
+      <c r="G6" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H6" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I6">
+        <v>0</v>
+      </c>
+      <c r="J6" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L6" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>6</v>
+      </c>
+      <c r="B7" t="str">
+        <v>15:30</v>
+      </c>
+      <c r="C7" t="str">
+        <v>902</v>
+      </c>
+      <c r="D7" t="str">
+        <v>Test South</v>
+      </c>
+      <c r="E7" t="str">
+        <v>1</v>
+      </c>
+      <c r="F7" t="str">
+        <v>1</v>
+      </c>
+      <c r="G7" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H7" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I7">
+        <v>0</v>
+      </c>
+      <c r="J7" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L7" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="str">
+        <v>15:36</v>
+      </c>
+      <c r="C8" t="str">
+        <v>903</v>
+      </c>
+      <c r="D8" t="str">
+        <v>Test East</v>
+      </c>
+      <c r="E8" t="str">
+        <v>1</v>
+      </c>
+      <c r="F8" t="str">
+        <v>1</v>
+      </c>
+      <c r="G8" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H8" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I8">
+        <v>0</v>
+      </c>
+      <c r="J8" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L8" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>8</v>
+      </c>
+      <c r="B9" t="str">
+        <v>15:42</v>
+      </c>
+      <c r="C9" t="str">
+        <v>904</v>
+      </c>
+      <c r="D9" t="str">
+        <v>Test West</v>
+      </c>
+      <c r="E9" t="str">
+        <v>1</v>
+      </c>
+      <c r="F9" t="str">
+        <v>1</v>
+      </c>
+      <c r="G9" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H9" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I9">
+        <v>0</v>
+      </c>
+      <c r="J9" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L9" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>9</v>
+      </c>
+      <c r="B10" t="str">
+        <v>15:48</v>
+      </c>
+      <c r="C10" t="str">
+        <v>905</v>
+      </c>
+      <c r="D10" t="str">
+        <v>Test Airport</v>
+      </c>
+      <c r="E10" t="str">
+        <v>1</v>
+      </c>
+      <c r="F10" t="str">
+        <v>1</v>
+      </c>
+      <c r="G10" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H10" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I10">
+        <v>0</v>
+      </c>
+      <c r="J10" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L10" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>10</v>
+      </c>
+      <c r="B11" t="str">
+        <v>15:54</v>
+      </c>
+      <c r="C11" t="str">
+        <v>906</v>
+      </c>
+      <c r="D11" t="str">
+        <v>Test Harbour</v>
+      </c>
+      <c r="E11" t="str">
+        <v>1</v>
+      </c>
+      <c r="F11" t="str">
+        <v>1</v>
+      </c>
+      <c r="G11" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H11" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I11">
+        <v>0</v>
+      </c>
+      <c r="J11" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L11" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>11</v>
+      </c>
+      <c r="B12" t="str">
+        <v>16:00</v>
+      </c>
+      <c r="C12" t="str">
+        <v>907</v>
+      </c>
+      <c r="D12" t="str">
+        <v>Test Stadium</v>
+      </c>
+      <c r="E12" t="str">
+        <v>1</v>
+      </c>
+      <c r="F12" t="str">
+        <v>1</v>
+      </c>
+      <c r="G12" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H12" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I12">
+        <v>0</v>
+      </c>
+      <c r="J12" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L12" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>12</v>
+      </c>
+      <c r="B13" t="str">
+        <v>16:06</v>
+      </c>
+      <c r="C13" t="str">
+        <v>908</v>
+      </c>
+      <c r="D13" t="str">
+        <v>Test Park</v>
+      </c>
+      <c r="E13" t="str">
+        <v>1</v>
+      </c>
+      <c r="F13" t="str">
+        <v>1</v>
+      </c>
+      <c r="G13" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H13" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I13">
+        <v>0</v>
+      </c>
+      <c r="J13" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L13" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14" t="str">
+        <v>16:12</v>
+      </c>
+      <c r="C14" t="str">
+        <v>909</v>
+      </c>
+      <c r="D14" t="str">
+        <v>Test Plaza</v>
+      </c>
+      <c r="E14" t="str">
+        <v>1</v>
+      </c>
+      <c r="F14" t="str">
+        <v>1</v>
+      </c>
+      <c r="G14" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H14" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I14">
+        <v>0</v>
+      </c>
+      <c r="J14" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L14" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>14</v>
+      </c>
+      <c r="B15" t="str">
+        <v>16:18</v>
+      </c>
+      <c r="C15" t="str">
+        <v>910</v>
+      </c>
+      <c r="D15" t="str">
+        <v>Test North</v>
+      </c>
+      <c r="E15" t="str">
+        <v>1</v>
+      </c>
+      <c r="F15" t="str">
+        <v>1</v>
+      </c>
+      <c r="G15" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H15" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I15">
+        <v>0</v>
+      </c>
+      <c r="J15" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L15" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>15</v>
+      </c>
+      <c r="B16" t="str">
+        <v>16:24</v>
+      </c>
+      <c r="C16" t="str">
+        <v>911</v>
+      </c>
+      <c r="D16" t="str">
+        <v>Test South</v>
+      </c>
+      <c r="E16" t="str">
+        <v>1</v>
+      </c>
+      <c r="F16" t="str">
+        <v>1</v>
+      </c>
+      <c r="G16" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H16" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I16">
+        <v>0</v>
+      </c>
+      <c r="J16" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L16" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="str">
+        <v>16:30</v>
+      </c>
+      <c r="C17" t="str">
+        <v>912</v>
+      </c>
+      <c r="D17" t="str">
+        <v>Test East</v>
+      </c>
+      <c r="E17" t="str">
+        <v>1</v>
+      </c>
+      <c r="F17" t="str">
+        <v>1</v>
+      </c>
+      <c r="G17" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H17" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I17">
+        <v>0</v>
+      </c>
+      <c r="J17" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L17" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="str">
+        <v>16:36</v>
+      </c>
+      <c r="C18" t="str">
+        <v>913</v>
+      </c>
+      <c r="D18" t="str">
+        <v>Test West</v>
+      </c>
+      <c r="E18" t="str">
+        <v>1</v>
+      </c>
+      <c r="F18" t="str">
+        <v>1</v>
+      </c>
+      <c r="G18" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H18" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I18">
+        <v>0</v>
+      </c>
+      <c r="J18" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L18" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="str">
+        <v>16:42</v>
+      </c>
+      <c r="C19" t="str">
+        <v>914</v>
+      </c>
+      <c r="D19" t="str">
+        <v>Test Airport</v>
+      </c>
+      <c r="E19" t="str">
+        <v>1</v>
+      </c>
+      <c r="F19" t="str">
+        <v>1</v>
+      </c>
+      <c r="G19" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H19" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I19">
+        <v>0</v>
+      </c>
+      <c r="J19" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L19" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="str">
+        <v>16:48</v>
+      </c>
+      <c r="C20" t="str">
+        <v>915</v>
+      </c>
+      <c r="D20" t="str">
+        <v>Test Harbour</v>
+      </c>
+      <c r="E20" t="str">
+        <v>1</v>
+      </c>
+      <c r="F20" t="str">
+        <v>1</v>
+      </c>
+      <c r="G20" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H20" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I20">
+        <v>0</v>
+      </c>
+      <c r="J20" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L20" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="str">
+        <v>16:54</v>
+      </c>
+      <c r="C21" t="str">
+        <v>916</v>
+      </c>
+      <c r="D21" t="str">
+        <v>Test Stadium</v>
+      </c>
+      <c r="E21" t="str">
+        <v>1</v>
+      </c>
+      <c r="F21" t="str">
+        <v>1</v>
+      </c>
+      <c r="G21" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H21" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I21">
+        <v>0</v>
+      </c>
+      <c r="J21" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L21" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="str">
+        <v>17:00</v>
+      </c>
+      <c r="C22" t="str">
+        <v>917</v>
+      </c>
+      <c r="D22" t="str">
+        <v>Test Park</v>
+      </c>
+      <c r="E22" t="str">
+        <v>1</v>
+      </c>
+      <c r="F22" t="str">
+        <v>1</v>
+      </c>
+      <c r="G22" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H22" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I22">
+        <v>0</v>
+      </c>
+      <c r="J22" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L22" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="str">
+        <v>17:06</v>
+      </c>
+      <c r="C23" t="str">
+        <v>918</v>
+      </c>
+      <c r="D23" t="str">
+        <v>Test Plaza</v>
+      </c>
+      <c r="E23" t="str">
+        <v>1</v>
+      </c>
+      <c r="F23" t="str">
+        <v>1</v>
+      </c>
+      <c r="G23" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H23" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I23">
+        <v>0</v>
+      </c>
+      <c r="J23" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L23" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="str">
+        <v>17:12</v>
+      </c>
+      <c r="C24" t="str">
+        <v>919</v>
+      </c>
+      <c r="D24" t="str">
+        <v>Test Central</v>
+      </c>
+      <c r="E24" t="str">
+        <v>1</v>
+      </c>
+      <c r="F24" t="str">
+        <v>1</v>
+      </c>
+      <c r="G24" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H24" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I24">
+        <v>0</v>
+      </c>
+      <c r="J24" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L24" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="str">
+        <v>17:18</v>
+      </c>
+      <c r="C25" t="str">
+        <v>920</v>
+      </c>
+      <c r="D25" t="str">
+        <v>Test South</v>
+      </c>
+      <c r="E25" t="str">
+        <v>1</v>
+      </c>
+      <c r="F25" t="str">
+        <v>1</v>
+      </c>
+      <c r="G25" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H25" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I25">
+        <v>0</v>
+      </c>
+      <c r="J25" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L25" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="str">
+        <v>17:24</v>
+      </c>
+      <c r="C26" t="str">
+        <v>921</v>
+      </c>
+      <c r="D26" t="str">
+        <v>Test East</v>
+      </c>
+      <c r="E26" t="str">
+        <v>1</v>
+      </c>
+      <c r="F26" t="str">
+        <v>1</v>
+      </c>
+      <c r="G26" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H26" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I26">
+        <v>0</v>
+      </c>
+      <c r="J26" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L26" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="str">
+        <v>17:30</v>
+      </c>
+      <c r="C27" t="str">
+        <v>922</v>
+      </c>
+      <c r="D27" t="str">
+        <v>Test West</v>
+      </c>
+      <c r="E27" t="str">
+        <v>1</v>
+      </c>
+      <c r="F27" t="str">
+        <v>1</v>
+      </c>
+      <c r="G27" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H27" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I27">
+        <v>0</v>
+      </c>
+      <c r="J27" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L27" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="str">
+        <v>17:36</v>
+      </c>
+      <c r="C28" t="str">
+        <v>923</v>
+      </c>
+      <c r="D28" t="str">
+        <v>Test Airport</v>
+      </c>
+      <c r="E28" t="str">
+        <v>1</v>
+      </c>
+      <c r="F28" t="str">
+        <v>1</v>
+      </c>
+      <c r="G28" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H28" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I28">
+        <v>0</v>
+      </c>
+      <c r="J28" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L28" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="str">
+        <v>17:42</v>
+      </c>
+      <c r="C29" t="str">
+        <v>924</v>
+      </c>
+      <c r="D29" t="str">
+        <v>Test Harbour</v>
+      </c>
+      <c r="E29" t="str">
+        <v>1</v>
+      </c>
+      <c r="F29" t="str">
+        <v>1</v>
+      </c>
+      <c r="G29" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H29" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I29">
+        <v>0</v>
+      </c>
+      <c r="J29" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L29" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="str">
+        <v>17:48</v>
+      </c>
+      <c r="C30" t="str">
+        <v>925</v>
+      </c>
+      <c r="D30" t="str">
+        <v>Test Stadium</v>
+      </c>
+      <c r="E30" t="str">
+        <v>1</v>
+      </c>
+      <c r="F30" t="str">
+        <v>1</v>
+      </c>
+      <c r="G30" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H30" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I30">
+        <v>0</v>
+      </c>
+      <c r="J30" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L30" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="str">
+        <v>17:54</v>
+      </c>
+      <c r="C31" t="str">
+        <v>926</v>
+      </c>
+      <c r="D31" t="str">
+        <v>Test Park</v>
+      </c>
+      <c r="E31" t="str">
+        <v>1</v>
+      </c>
+      <c r="F31" t="str">
+        <v>1</v>
+      </c>
+      <c r="G31" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H31" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I31">
+        <v>0</v>
+      </c>
+      <c r="J31" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L31" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="str">
+        <v>18:00</v>
+      </c>
+      <c r="C32" t="str">
+        <v>927</v>
+      </c>
+      <c r="D32" t="str">
+        <v>Test Plaza</v>
+      </c>
+      <c r="E32" t="str">
+        <v>1</v>
+      </c>
+      <c r="F32" t="str">
+        <v>1</v>
+      </c>
+      <c r="G32" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H32" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I32">
+        <v>0</v>
+      </c>
+      <c r="J32" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L32" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="str">
+        <v>18:06</v>
+      </c>
+      <c r="C33" t="str">
+        <v>928</v>
+      </c>
+      <c r="D33" t="str">
+        <v>Test Central</v>
+      </c>
+      <c r="E33" t="str">
+        <v>1</v>
+      </c>
+      <c r="F33" t="str">
+        <v>1</v>
+      </c>
+      <c r="G33" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H33" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I33">
+        <v>0</v>
+      </c>
+      <c r="J33" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L33" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="str">
+        <v>18:12</v>
+      </c>
+      <c r="C34" t="str">
+        <v>929</v>
+      </c>
+      <c r="D34" t="str">
+        <v>Test North</v>
+      </c>
+      <c r="E34" t="str">
+        <v>1</v>
+      </c>
+      <c r="F34" t="str">
+        <v>1</v>
+      </c>
+      <c r="G34" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="H34" t="str">
+        <v>2026-07-30</v>
+      </c>
+      <c r="I34">
+        <v>0</v>
+      </c>
+      <c r="J34" t="str">
+        <v>On Time</v>
+      </c>
+      <c r="L34" t="str">
+        <v/>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="str">
+        <v>22:00</v>
+      </c>
+      <c r="C35" t="str">
+        <v>102</v>
+      </c>
+      <c r="D35" t="str">
+        <v>test</v>
+      </c>
+      <c r="E35" t="str">
+        <v>1</v>
+      </c>
+      <c r="F35" t="str">
+        <v>2</v>
+      </c>
+      <c r="G35" t="str">
+        <v>Boarding</v>
+      </c>
+      <c r="H35" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="I35">
+        <v>5</v>
+      </c>
+      <c r="J35" t="str">
+        <v>Delayed</v>
+      </c>
+      <c r="K35" t="str">
+        <v>22:05</v>
+      </c>
+      <c r="L35" t="str">
+        <v>2</v>
+      </c>
+      <c r="M35" t="b">
+        <v>1</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G4"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:M35"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Departures</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 